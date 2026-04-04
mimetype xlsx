--- v2 (2026-02-14)
+++ v3 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7836d401d1014f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5960c9e959ea4a73a235898992a2da46.psmdcp" Id="Rdc17109591aa49b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3bddbde78249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22b012590684e529c2e16c120eaedba.psmdcp" Id="Re4480c33c0fc42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>