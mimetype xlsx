--- v3 (2026-04-04)
+++ v4 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3bddbde78249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22b012590684e529c2e16c120eaedba.psmdcp" Id="Re4480c33c0fc42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fade8c6320a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64a33365bd14667ba0026dd5121e723.psmdcp" Id="R42de07b89c374d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>