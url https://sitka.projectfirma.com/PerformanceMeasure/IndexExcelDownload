--- v4 (2026-06-28)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fade8c6320a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64a33365bd14667ba0026dd5121e723.psmdcp" Id="R42de07b89c374d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf50a51f7d84374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2de70fcbfa47858cafc00880f72f49.psmdcp" Id="Rf38f5851b6014488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>